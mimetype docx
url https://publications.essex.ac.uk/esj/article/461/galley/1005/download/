--- v0 (2026-04-26)
+++ v1 (2026-08-07)
@@ -6,170 +6,171 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E8204CB" w14:textId="09F49903" w:rsidR="00A538B5" w:rsidRPr="00A538B5" w:rsidRDefault="003D2AA2" w:rsidP="00B322FB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Case Study</w:t>
       </w:r>
       <w:r w:rsidR="00A538B5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BBC0D1" w14:textId="41132B63" w:rsidR="00E355F6" w:rsidRPr="00331418" w:rsidRDefault="003D2AA2" w:rsidP="00B322FB">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="Title"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2AA2">
         <w:rPr>
           <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
         </w:rPr>
         <w:t>Understanding the Night Stalker: An Integrated Psychological and Investigative Analysis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0736152B" w14:textId="7F69436C" w:rsidR="00240FC1" w:rsidRPr="00331418" w:rsidRDefault="00160367" w:rsidP="00B322FB">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00160367">
         <w:t>Georgia Marie True</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A35EB5D" w14:textId="79F12465" w:rsidR="002B247D" w:rsidRPr="00331418" w:rsidRDefault="002B247D" w:rsidP="00B45D8B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r w:rsidRPr="00331418">
         <w:t>University of Essex</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AE1F70" w14:textId="44BF30BC" w:rsidR="00240FC1" w:rsidRPr="00B45D8B" w:rsidRDefault="00331418" w:rsidP="00CF5C0C">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B45D8B">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF8E754" w14:textId="3415998A" w:rsidR="00240FC1" w:rsidRPr="00331418" w:rsidRDefault="003A189D" w:rsidP="00990D5E">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This case study examines Delroy Grant’s long-running series of sexual offences through an integrated behavioural-science lens, demonstrating how multiple psychological and investigative frameworks illuminate the structure of his offending. Drawing on rational choice and routine activities theories, the analysis highlights how Grant’s victim selection, nocturnal offending, and forensic awareness reflected calculated decision-making shaped by opportunity and perceived low risk. Behavioural consistency models and offender typologies further contextualise his stable modus operandi, revealing patterns of power-assertive motivation and organised offending across nearly two decades. Geographical profiling principles, including distance-decay and environmental range, explain the spatial clustering of his crimes in South London and Kent, highlighting how familiarity and routine movement shaped his operational zone. Crime Script Theory provides a sequential understanding of his preparation, execution, and exit behaviours, illustrating how his offending followed a refined, repeatable script centred on domination and control. Across these frameworks, the case demonstrates the value of integrating cognitive, behavioural, and spatial perspectives to understand serial offending and support investigative practice. At the same time, it highlights limitations arising from data gaps, overreliance on profiling assumptions, and failures in early crime linkage. The analysis underscores the need for evidence-based, multimethod approaches in policing complex serial sexual crimes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B73D13" w14:textId="22A056A5" w:rsidR="002B247D" w:rsidRDefault="00240FC1" w:rsidP="00B322FB">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED039A">
         <w:rPr>
-          <w:rStyle w:val="10"/>
+          <w:rStyle w:val="Heading1Char"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00331418">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00324E75">
         <w:t>Delroy Gran</w:t>
       </w:r>
       <w:r w:rsidR="00B6617C">
         <w:t>t, serial sexual offending, offender decision-making, behavioural profiling, geographical profiling, crime script theory</w:t>
       </w:r>
       <w:r w:rsidR="00324E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6F00C3" w14:textId="22BB5071" w:rsidR="043F50B3" w:rsidRDefault="043F50B3" w:rsidP="00BD6807">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="043F50B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Date of Submission:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000324A5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="009A6BA1">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="000324A5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="009A6BA1">
         <w:t>3</w:t>
       </w:r>
@@ -188,67 +189,58 @@
       </w:r>
       <w:r w:rsidR="095AE28A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="095AE28A">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="043F50B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date of Acceptance:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00897D4C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>24.03.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1BFD22" w14:textId="26408AD7" w:rsidR="043F50B3" w:rsidRPr="00897D4C" w:rsidRDefault="043F50B3" w:rsidP="00BD6807">
-[...15 lines deleted...]
-    <w:p w14:paraId="2DB0F094" w14:textId="77777777" w:rsidR="00764AD7" w:rsidRDefault="00764AD7" w:rsidP="00764AD7"/>
+    <w:p w14:paraId="2DB0F094" w14:textId="2EC43129" w:rsidR="00764AD7" w:rsidRDefault="00234D47" w:rsidP="00234D47">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="28971396" w14:textId="14DE9465" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>The case of Delroy Grant, known as the “Night Stalker,” represents one of the most complex and prolonged series of sexual offences investigated in the United Kingdom</w:t>
       </w:r>
       <w:r w:rsidR="00B6617C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>. B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">etween 1992 and 2009, Grant committed burglaries, rapes, and sexual assaults, with police estimating he may have been responsible for more than 100 offences </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"t02Utrau","properties":{"formattedCitation":"(Symonds, 2011)","plainCitation":"(Symonds, 2011)","noteIndex":0},"citationItems":[{"id":2971,"uris":["http://zotero.org/users/15149552/items/6SBNPEZY"],"itemData":{"id":2971,"type":"article-newspaper","abstract":"Delroy Grant, who became known as the Night Stalker, has been convicted of 29 charges, including rapes and sex assaults over 17 . But police believe he may have committed as many as 600 offences.","container-title":"BBC News","language":"en-GB","section":"UK","source":"www.bbc.com","title":"Night Stalker case: Delroy Grant's reign of terror ends","title-short":"Night Stalker case","URL":"https://www.bbc.com/news/uk-12750468","author":[{"family":"Symonds","given":"Tom"}],"accessed":{"date-parts":[["2026",1,18]]},"issued":{"date-parts":[["2011",3,24]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
@@ -285,51 +277,51 @@
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"WuWnQ34a","properties":{"formattedCitation":"(Dodd, 2011)","plainCitation":"(Dodd, 2011)","noteIndex":0},"citationItems":[{"id":2943,"uris":["http://zotero.org/users/15149552/items/2PQYMDKK"],"itemData":{"id":2943,"type":"article-newspaper","abstract":"Attacks by 'night stalker' lasted almost 20 years, thanks to a police blunder halfway through his campaign of terror","container-title":"The Guardian","ISSN":"0261-3077","language":"en-GB","section":"UK news","source":"The Guardian","title":"How Delroy Grant slipped through the police net","URL":"https://www.theguardian.com/uk/2011/mar/24/how-delroy-grant-slipped-police-net","author":[{"family":"Dodd","given":"Vikram"}],"accessed":{"date-parts":[["2026",1,16]]},"issued":{"date-parts":[["2011",3,24]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Dodd, 2011)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This case study critically analyses Grant’s behaviour using a range of offender-focused theories central to practical policing psychology. Each framework provides a different lens for interpreting Grant’s behavioural patterns, motivations, and interactions with environmental and situational factors. By applying and evaluating these theories, the study aims to demonstrate their practical utility and limitations in a real investigative context. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9C19D0" w14:textId="3ACDECCF" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Offender Decision-Making</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFC9AD7" w14:textId="2370CD07" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>A central point to understanding Delroy Grant’s offending is the application of Rational Choice Theory (RCT) and Routine Activity Theory (RAT), both of which frame sexual offending as a series of calculated decisions shaped by opportunity, risk</w:t>
       </w:r>
       <w:r w:rsidR="00B6617C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and personal motivation </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -547,51 +539,55 @@
       </w:r>
       <w:r w:rsidRPr="00450719">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Syasyila </w:t>
       </w:r>
       <w:r w:rsidRPr="00450719">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00450719">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2024)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. While RCT helps explain Grant’s strategic behaviours, it struggles to account for the irrationality embedded in sexual offending: that perceived rewards ultimately outweigh the enormous legal and social risks </w:t>
+        <w:t xml:space="preserve">. While RCT helps explain Grant’s strategic behaviours, it struggles to </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">account for the irrationality embedded in sexual offending: that perceived rewards ultimately outweigh the enormous legal and social risks </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"lzaUPLPz","properties":{"formattedCitation":"(Beauregard and Leclerc, 2007)","plainCitation":"(Beauregard and Leclerc, 2007)","noteIndex":0},"citationItems":[{"id":2934,"uris":["http://zotero.org/users/15149552/items/ZATDA2F2"],"itemData":{"id":2934,"type":"article-journal","abstract":"Although the study of both offense processes and implicit theories provides in-depth knowledge about the decision-making of sex offenders, these studies focus solely on the internal psychological processes of the offender leading to the commission of a sexual assault. These studies neglect to look specifically at the offender's decision-making during the offense in interaction with the immediate situations encountered at the offense scene, such as the choices of behavior while interacting with the victim in a specific context. Based on a rational choice approach, this study investigates the decision-making involved in the offending process of 69 serial sexual offenders who have committed their crimes against stranger victims. Semi-structured interviews were conducted with offenders in order to identify the rationale behind their actions during the pre-crime phase (premeditation of the crime, estimation of risk of apprehension by the offender, and forensic awareness of the offender), crime phase (use of a weapon, use of restraints, use of a vehicle, and level of force used), and the post-crime phase (event leading to the end of crime and victim release site location choice). Results show that sex offenders, even if traditionally described as \"irrational\" and impulsive individuals, are capable, up to a certain point, of an analysis of the costs/benefits related to their actions. Moreover, results emphasize the important role of situational factors, such as victim resistance, on the decision-making process of sex offenders. Implications of the results are briefly discussed in regard of clinical practice and crime prevention.","container-title":"Sexual Abuse","DOI":"10.1177/107906320701900204","ISSN":"1079-0632","issue":"2","journalAbbreviation":"Sex Abuse","language":"EN","page":"115-133","publisher":"SAGE Publications Inc","source":"SAGE Journals","title":"An Application of the Rational Choice Approach to the Offending Process of Sex Offenders: A Closer Look at the Decision-making","title-short":"An Application of the Rational Choice Approach to the Offending Process of Sex Offenders","volume":"19","author":[{"family":"Beauregard","given":"Eric"},{"family":"Leclerc","given":"Benoit"}],"issued":{"date-parts":[["2007",6,1]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Beauregard and Leclerc, 2007)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Cartwright and Craig </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -629,51 +625,51 @@
         <w:t xml:space="preserve">(Syasyila </w:t>
       </w:r>
       <w:r w:rsidRPr="00385C51">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00385C51">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2024)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Understanding Grant’s decision-making patterns provides a foundation for examining how offender profiling infers behavioural, cognitive, and psychological characteristics from these patterns, and how these tools support investigative efforts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698D0879" w14:textId="77777777" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offender Profiling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45224E2D" w14:textId="02D5277F" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The General Consistency Model (GCM) proposes that offenders exhibit identifiable behavioural patterns across their crime series; it posits that these patterns remain sufficiently stable and can inform investigations </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"Tz5PEvRx","properties":{"formattedCitation":"(Tapper, 2008)","plainCitation":"(Tapper, 2008)","noteIndex":0},"citationItems":[{"id":2954,"uris":["http://zotero.org/users/15149552/items/46J6SBE5"],"itemData":{"id":2954,"type":"thesis","genre":"Doctor of Philosophy in Psychology","language":"en","publisher":"Victorial University of Wellington","source":"Zotero","title":"Testing the Assumption of Behavioural Consistency in a New Zealand Sample of Serial Rapists","author":[{"family":"Tapper","given":"Sarah"}],"issued":{"date-parts":[["2008"]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -812,77 +808,81 @@
     </w:p>
     <w:p w14:paraId="501DF9CD" w14:textId="204F81D3" w:rsidR="00771328" w:rsidRPr="00295339" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">However, the GCM has notable limitations; over-reliance on expected behavioural patterns can lead to confirmation bias, causing investigations to overlook offenders who evolve, adapt, or temporarily deviate from their usual patterns. Reviews of profiling practice highlight that although behavioural consistency is supported, its ability to predict offender characteristics such as age or personality reliably is far weaker, raising concerns about the evidential weight given to profiling in live investigations </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"6agdcuZ3","properties":{"formattedCitation":"(Beauregard and Leclerc, 2007)","plainCitation":"(Beauregard and Leclerc, 2007)","noteIndex":0},"citationItems":[{"id":2934,"uris":["http://zotero.org/users/15149552/items/ZATDA2F2"],"itemData":{"id":2934,"type":"article-journal","abstract":"Although the study of both offense processes and implicit theories provides in-depth knowledge about the decision-making of sex offenders, these studies focus solely on the internal psychological processes of the offender leading to the commission of a sexual assault. These studies neglect to look specifically at the offender's decision-making during the offense in interaction with the immediate situations encountered at the offense scene, such as the choices of behavior while interacting with the victim in a specific context. Based on a rational choice approach, this study investigates the decision-making involved in the offending process of 69 serial sexual offenders who have committed their crimes against stranger victims. Semi-structured interviews were conducted with offenders in order to identify the rationale behind their actions during the pre-crime phase (premeditation of the crime, estimation of risk of apprehension by the offender, and forensic awareness of the offender), crime phase (use of a weapon, use of restraints, use of a vehicle, and level of force used), and the post-crime phase (event leading to the end of crime and victim release site location choice). Results show that sex offenders, even if traditionally described as \"irrational\" and impulsive individuals, are capable, up to a certain point, of an analysis of the costs/benefits related to their actions. Moreover, results emphasize the important role of situational factors, such as victim resistance, on the decision-making process of sex offenders. Implications of the results are briefly discussed in regard of clinical practice and crime prevention.","container-title":"Sexual Abuse","DOI":"10.1177/107906320701900204","ISSN":"1079-0632","issue":"2","journalAbbreviation":"Sex Abuse","language":"EN","page":"115-133","publisher":"SAGE Publications Inc","source":"SAGE Journals","title":"An Application of the Rational Choice Approach to the Offending Process of Sex Offenders: A Closer Look at the Decision-making","title-short":"An Application of the Rational Choice Approach to the Offending Process of Sex Offenders","volume":"19","author":[{"family":"Beauregard","given":"Eric"},{"family":"Leclerc","given":"Benoit"}],"issued":{"date-parts":[["2007",6,1]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Beauregard and Leclerc, 2007)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Thus, although the model is helpful for crime linkage and pattern recognition, its inferential power regarding personal characteristics remains limited and must be supplemented with forensic and investigative evidence. Emerging trends aim to strengthen these weaknesses. Data-driven behavioural analysis and AI-assisted profiling tools now enable analysts to detect behavioural consistencies across far larger datasets; these technologies reduce subjectivity and enhance pattern-matching accuracy, supporting more reliable application of the GCM in serial-crime investigations </w:t>
+        <w:t xml:space="preserve">. Thus, although the model is helpful for crime linkage and pattern recognition, its inferential power regarding personal characteristics remains limited and must be supplemented with forensic and investigative evidence. Emerging trends aim to strengthen these weaknesses. Data-driven behavioural analysis and AI-assisted profiling tools now enable analysts to detect behavioural consistencies across far larger datasets; these technologies reduce subjectivity and enhance pattern-matching accuracy, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">supporting more reliable application of the GCM in serial-crime investigations </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"fuD5RDud","properties":{"formattedCitation":"(Cekic, 2024)","plainCitation":"(Cekic, 2024)","noteIndex":0},"citationItems":[{"id":2976,"uris":["http://zotero.org/users/15149552/items/5LVQLLQ8"],"itemData":{"id":2976,"type":"article-journal","abstract":"This paper analyzes the application of artificial intelligence (AI) in psychological profiling of criminals, with a focus on its role in uncovering complex criminal behaviors and motivations. In the context of modern society, where criminal activities continuously evolve, AI is increasingly being utilized in criminology, enabling in-depth analysis of vast amounts of data and the identification of hidden patterns in criminal activities. By integrating theoretical frameworks such as learning theory, general crime theory, and motivational theories, the paper examines how AI tools, including machine learning and natural language processing (NLP), contribute to precise profiling and identification of psychological risk factors. While AI represents significant advancements in the accuracy and efficiency of profiling, its application also raises ethical challenges, including issues related to privacy protection, algorithmic bias, and the need for transparency in decision-making processes. To build trust in AI systems, it is essential to develop clear ethical guidelines and ensure model transparency. Furthermore, the paper highlights the usefulness and effectiveness of AI for judicial bodies, investigators, and therapists, emphasizing the importance of understanding the psychological and emotional components that shape criminal behavior. This approach can contribute to enhancing community safety and reducing criminal activities. The paper also offers recommendations for future research, underscoring the importance of a multidisciplinary approach that can enrich profiling methods and contribute to more effective crime prevention efforts. Understanding the psychological and motivational aspects of criminals, alongside careful management of ethical challenges, can significantly improve judicial systems and the protection of human rights, while simultaneously providing deeper insights into the complexities of the human psyche.","container-title":"International Journal of Academic Research in PSYCHOLOGY","issue":"1","language":"en","source":"Zotero","title":"The Impact of Artificial Intelligence Tools on Criminal Psychological Profiling","volume":"1","author":[{"family":"Cekic","given":"Elvira"}],"issued":{"date-parts":[["2024"]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Cekic, 2024)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. These behavioural patterns and consistencies lead to typologies that classify offenders such as Grant into structured behavioural categories, further informing investigative strategies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4486DA5B" w14:textId="748C1F4A" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Use of Typologies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02250175" w14:textId="77777777" w:rsidR="00455367" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Typologies aim to classify offenders into categories based on recurring behavioural, motivational, and contextual features. Although widely used, it is important to acknowledge that there is no universally accepted typology of adult sexual offenders; traditional frameworks commonly refer to five broad adult sexual-offender categories: (1) Compensatory/Power-reassurance, (2) Sadistic, (3) Anger or Aggressive Aim, (4) Power-assertive, (5) Opportunistic/Antisocial </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"xLV1eoPk","properties":{"formattedCitation":"(Wojcik and Fisher, 2019)","plainCitation":"(Wojcik and Fisher, 2019)","noteIndex":0},"citationItems":[{"id":2956,"uris":["http://zotero.org/users/15149552/items/VAIRPK7H"],"itemData":{"id":2956,"type":"chapter","container-title":"Handbook of Sexual Assault and Sexual Assault Prevention","DOI":"10.1007/978-3-030-23645-8_14","ISBN":"978-3-030-23644-1","language":"en","note":"DOI: 10.1007/978-3-030-23645-8_14","page":"241-256","publisher":"Springer International Publishing","publisher-place":"Cham","source":"DOI.org (Crossref)","title":"Overview of Adult Sexual Offender Typologies","URL":"https://link.springer.com/10.1007/978-3-030-23645-8_14","editor":[{"family":"O’Donohue","given":"William T."},{"family":"Schewe","given":"Paul A."}],"author":[{"family":"Wojcik","given":"Michelle L."},{"family":"Fisher","given":"Bonnie S."}],"accessed":{"date-parts":[["2026",1,17]]},"issued":{"date-parts":[["2019"]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -970,55 +970,63 @@
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"0KqEgfO6","properties":{"formattedCitation":"(2019)","plainCitation":"(2019)","noteIndex":0},"citationItems":[{"id":2956,"uris":["http://zotero.org/users/15149552/items/VAIRPK7H"],"itemData":{"id":2956,"type":"chapter","container-title":"Handbook of Sexual Assault and Sexual Assault Prevention","DOI":"10.1007/978-3-030-23645-8_14","ISBN":"978-3-030-23644-1","language":"en","note":"DOI: 10.1007/978-3-030-23645-8_14","page":"241-256","publisher":"Springer International Publishing","publisher-place":"Cham","source":"DOI.org (Crossref)","title":"Overview of Adult Sexual Offender Typologies","URL":"https://link.springer.com/10.1007/978-3-030-23645-8_14","editor":[{"family":"O’Donohue","given":"William T."},{"family":"Schewe","given":"Paul A."}],"author":[{"family":"Wojcik","given":"Michelle L."},{"family":"Fisher","given":"Bonnie S."}],"accessed":{"date-parts":[["2026",1,17]]},"issued":{"date-parts":[["2019"]]}},"suppress-author":true}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(2019)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reinforce the diversity of sexual offenders and highlight that typologies must account for multiple dimensions of behaviour and motivation rather than relying on rigid single-factor models. Similarly, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C3583">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oligny </w:t>
+        <w:t>Oligny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3583">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3583">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"dG845nNV","properties":{"formattedCitation":"(2025)","plainCitation":"(2025)","noteIndex":0},"citationItems":[{"id":2958,"uris":["http://zotero.org/users/15149552/items/A5R3TIVA"],"itemData":{"id":2958,"type":"article-journal","abstract":"The aim of this study was to detect nonserial sexual-homicide offenders whose profile indicates a potential to become serial sexual-homicide offenders. Two Two-Step Cluster Analysis were performed, one for the nonserials (n?=?87), and one for the serials (n?=?33). Six types of sexual murderers were identified: four types of nonserials (sexual nonsadistic, sadistic, angry, and sexual opportunistic), and two types of serials (severe sadistic and psychopathic). These analyses indicated a perfect match between the sadistic and the severe sadistic. The identified types were subjected to comparative analyses (Chi-Square, Kruskal-Wallis, and Mann-Whitney U tests) based on modus operandi characteristics and were compared to previous sexual-offender typologies.","container-title":"Homicide Studies","DOI":"10.1177/10887679231181597","ISSN":"1088-7679","issue":"4","page":"394-421","publisher":"SAGE Publications Inc","source":"SAGE Journals","title":"A New Classification of Sexual Homicide Offenders: When the Heterogeneity of Types Allows the Detection of Potential Serial Offenders","title-short":"A New Classification of Sexual Homicide Offenders","volume":"29","author":[{"family":"Oligny","given":"Kelly-Ann"},{"family":"Gauthier","given":"Alexandre"},{"family":"Ménard","given":"Ingrid"},{"family":"James","given":"Jonathan"}],"issued":{"date-parts":[["2025",11,1]]}},"suppress-author":true}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
@@ -1166,90 +1174,102 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. However, their primary weakness is overgeneralisation: many offenders do not fit neatly into a single category, and studies consistently show substantial behavioural overlap between typological groups </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"lhvd4lec","properties":{"formattedCitation":"(McLeod and Dodd, 2022)","plainCitation":"(McLeod and Dodd, 2022)","noteIndex":0},"citationItems":[{"id":2984,"uris":["http://zotero.org/users/15149552/items/WEN4E2UC"],"itemData":{"id":2984,"type":"article-journal","abstract":"The authors utilize a meta-analysis of the literature and grounded theory strategy to dissect some of the most widely utilized female sex offender typology studies of the past several decades. A historical account of the process of female sex offender classification is detailed, and emerging research on the implications of trauma in the behavioral trajectories of offenders is incorporated into the study. The analysis uncovers considerable similarities between the identified, empirically validated clusters of typologies and allows for constructing a single modernized cluster of three basic typologies, each containing intrapsychic, behavioral, and trauma-related domains. Findings are presented, and three typology designations, Relational, Predatory, and Chaotic, are detailed and explain how they were empirically developed. Implications for utilization and considerations for further development and validation are presented.","container-title":"Cogent Social Sciences","DOI":"10.1080/23311886.2022.2085360","ISSN":"null","issue":"1","note":"_eprint: https://doi.org/10.1080/23311886.2022.2085360","page":"2085360","publisher":"Cogent OA","source":"Taylor and Francis+NEJM","title":"Modernized female sex offender typologies: Intrapsychic, behavioral, and trauma related domains","title-short":"Modernized female sex offender typologies","volume":"8","author":[{"family":"McLeod","given":"David Axlyn"},{"family":"Dodd","given":"Michal"}],"issued":{"date-parts":[["2022",12,31]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(McLeod and Dodd, 2022)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Additionally, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC6B94">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oligny </w:t>
+        <w:t>Oligny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC6B94">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC6B94">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC6B94">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC6B94">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) argue </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">that typologies can oversimplify the complex interplay of psychological, situational, and developmental factors that shape sexual offending. Simons </w:t>
+        <w:t xml:space="preserve">that typologies can oversimplify the complex interplay of psychological, situational, and developmental factors that shape sexual offending. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Simons </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"xsbvL6c6","properties":{"formattedCitation":"(2015)","plainCitation":"(2015)","noteIndex":0},"citationItems":[{"id":2960,"uris":["http://zotero.org/users/15149552/items/VRBXE7J9"],"itemData":{"id":2960,"type":"webpage","container-title":"Office of Sex Offender Sentencing, Monitoring, Apprehending, Registering, and Tracking","genre":"Official Website of the United States Government, Department of Justice","language":"en","title":"Sex Offender Typologies","title-short":"Archived | Chapter 3","URL":"https://smart.ojp.gov/somapi/chapter-3-sex-offender-typologies","author":[{"family":"Simons","given":"Dominique A."}],"accessed":{"date-parts":[["2026",1,17]]},"issued":{"date-parts":[["2015"]]}},"suppress-author":true}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(2015)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> notes that they may be limited by cultural or sample-specific biases, making it difficult to account for offenders who engage in crossover offending or whose motivations shift over time. These weaknesses illustrate why typologies should be used cautiously and in combination with broader investigative tools. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2712D">
         <w:t>Emerging research increasingly advocates for data</w:t>
       </w:r>
@@ -1334,51 +1354,51 @@
       </w:r>
       <w:r w:rsidRPr="00C2712D">
         <w:t xml:space="preserve"> the foundation for examining geographical profiling and crime linkage, </w:t>
       </w:r>
       <w:r>
         <w:t>in which</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2712D">
         <w:t xml:space="preserve"> behavioural consistencies across offences are analysed spatially to support investigative decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2712D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2712D">
         <w:t>making.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E26604" w14:textId="77777777" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Geographical Profiling and Crime Linkage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B636208" w14:textId="4AFD86D4" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">David Canter’s Circle-Theory asserts that there is a socially structured pattern in how offenders choose offence locations, based on familiarity, routine activity spaces, and personal movement habits </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"jINwW1pG","properties":{"formattedCitation":"(Olorenshaw, 2022)","plainCitation":"(Olorenshaw, 2022)","noteIndex":0},"citationItems":[{"id":2989,"uris":["http://zotero.org/users/15149552/items/ZJFELI5V"],"itemData":{"id":2989,"type":"book","abstract":"DiVA portal is a finding tool for research publications and student theses written at the following 50 universities and research institutions.","language":"eng","source":"www.diva-portal.org","title":"AN EMPIRICAL EXPLORATION OF THE CIRCLE THEORY OF ENVIRONMENTAL RANGE : A CASE STUDY OF ‘AMAGERMANDEN’","title-short":"AN EMPIRICAL EXPLORATION OF THE CIRCLE THEORY OF ENVIRONMENTAL RANGE","URL":"https://urn.kb.se/resolve?urn=urn:nbn:se:mau:diva-53535","author":[{"family":"Olorenshaw","given":"Luna"}],"accessed":{"date-parts":[["2026",1,18]]},"issued":{"date-parts":[["2022"]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -1528,51 +1548,55 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">highlight that geographical profiling can significantly reduce the number of such areas and the investigative workload when crime series display clear spatial consistency. </w:t>
+        <w:t xml:space="preserve">highlight that geographical profiling can </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">significantly reduce the number of such areas and the investigative workload when crime series display clear spatial consistency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB4A817" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="00D209DB" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">While a major strength of Circle-Theory is its ability to prioritise suspects, streamline investigations, and identify areas of interest quickly, especially in large datasets, the method’s accuracy hinges on reliable, complete, and correctly linked crime data </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"S23n2sJg","properties":{"formattedCitation":"(Olorenshaw, 2022)","plainCitation":"(Olorenshaw, 2022)","noteIndex":0},"citationItems":[{"id":2989,"uris":["http://zotero.org/users/15149552/items/ZJFELI5V"],"itemData":{"id":2989,"type":"book","abstract":"DiVA portal is a finding tool for research publications and student theses written at the following 50 universities and research institutions.","language":"eng","source":"www.diva-portal.org","title":"AN EMPIRICAL EXPLORATION OF THE CIRCLE THEORY OF ENVIRONMENTAL RANGE : A CASE STUDY OF ‘AMAGERMANDEN’","title-short":"AN EMPIRICAL EXPLORATION OF THE CIRCLE THEORY OF ENVIRONMENTAL RANGE","URL":"https://urn.kb.se/resolve?urn=urn:nbn:se:mau:diva-53535","author":[{"family":"Olorenshaw","given":"Luna"}],"accessed":{"date-parts":[["2026",1,18]]},"issued":{"date-parts":[["2022"]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Olorenshaw, 2022)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
@@ -1626,68 +1650,76 @@
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"Ho0m0OUS","properties":{"formattedCitation":"(Rossmo, 2025)","plainCitation":"(Rossmo, 2025)","noteIndex":0},"citationItems":[{"id":2992,"uris":["http://zotero.org/users/15149552/items/I9QRFWUQ"],"itemData":{"id":2992,"type":"book","DOI":"10.4324/9781003323594","edition":"2","ISBN":"978-1-003-32359-4","language":"en","publisher":"Routledge","publisher-place":"New York","source":"DOI.org (Crossref)","title":"Geographic Profiling","URL":"https://www.taylorfrancis.com/books/9781003323594","author":[{"family":"Rossmo","given":"D. Kim"}],"accessed":{"date-parts":[["2026",1,18]]},"issued":{"date-parts":[["2025",3,5]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Rossmo, 2025)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. These developments strengthen the integration of Circle-Theory into modern investigative practice. Understanding Grant’s spatial consistency provides a foundation for examining crime script theory, which further explains how offenders structure their actions across repeated offences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF0CBBA" w14:textId="1FD08ADF" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Crime</w:t>
       </w:r>
       <w:r w:rsidR="0097258F">
         <w:t xml:space="preserve"> Script Theory </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B542214" w14:textId="1D6932B3" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F01535">
         <w:t>Crime Script Theory (CST), originally developed by Cornish and Clarke in the 1980s, conceptualises crime as a sequence of purposeful decisions and actions</w:t>
       </w:r>
       <w:r w:rsidR="00392845" w:rsidRPr="00F01535">
-        <w:t xml:space="preserve"> (Haelterman, 2016)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00392845" w:rsidRPr="00F01535">
+        <w:t>Haelterman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00392845" w:rsidRPr="00F01535">
+        <w:t>, 2016)</w:t>
       </w:r>
       <w:r w:rsidR="00691214" w:rsidRPr="00F01535">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01535">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00691214" w:rsidRPr="00F01535">
         <w:t xml:space="preserve">Within the rational choice perspective, this theory </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01535">
         <w:t>enabl</w:t>
       </w:r>
       <w:r w:rsidR="00691214" w:rsidRPr="00F01535">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01535">
         <w:t xml:space="preserve"> investigators to map not only what offenders do but also how they prepare, execute, and complete</w:t>
       </w:r>
       <w:r w:rsidR="00691214" w:rsidRPr="00F01535">
         <w:t xml:space="preserve"> crime.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01535">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1851,51 +1883,55 @@
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"p5gzwpQf","properties":{"formattedCitation":"(Dehghanniri and Borrion, 2021)","plainCitation":"(Dehghanniri and Borrion, 2021)","noteIndex":0},"citationItems":[{"id":2968,"uris":["http://zotero.org/users/15149552/items/9MPGPGP6"],"itemData":{"id":2968,"type":"article-journal","abstract":"More than two decades after the publication of Cornish’s seminal work about the script-theoretic approach to crime analysis, this article examines how the concept has been applied in our community. The study provides evidence confirming that the approach is increasingly popular; and takes stock of crime scripting practices through a systematic review of over 100 scripts published between 1994 and 2018. The results offer the first comprehensive picture of this approach and highlight new directions for those interested in using data from cyber-systems and the Internet of Things to develop effective situational crime prevention measures.","container-title":"European Journal of Criminology","DOI":"10.1177/1477370819850943","ISSN":"1477-3708, 1741-2609","issue":"4","journalAbbreviation":"European Journal of Criminology","language":"en","page":"504-525","source":"DOI.org (Crossref)","title":"Crime scripting: A systematic review","title-short":"Crime scripting","volume":"18","author":[{"family":"Dehghanniri","given":"Hashem"},{"family":"Borrion","given":"Hervé"}],"issued":{"date-parts":[["2021",7]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Dehghanniri and Borrion, 2021)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AC3714" w14:textId="6EEB671B" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:r>
         <w:tab/>
-        <w:t>CST helps illustrate the structured routine underlying Delroy Grant’s offences. Grant’s preparation phase involved disconnecting electricity to victims’ homes, minimising resistance, and ensuring control</w:t>
+        <w:t xml:space="preserve">CST helps illustrate the structured routine underlying Delroy Grant’s offences. Grant’s preparation phase involved disconnecting electricity to victims’ homes, minimising resistance, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>and ensuring control</w:t>
       </w:r>
       <w:r w:rsidR="0097258F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>. H</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is execution, involving the sexual assault of elderly victims, was similarly consistent across his offending span, reflecting an intrapsychic script centred on domination, accessibility, and vulnerability </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"KUpMoKxk","properties":{"formattedCitation":"(Symonds, 2011)","plainCitation":"(Symonds, 2011)","noteIndex":0},"citationItems":[{"id":2971,"uris":["http://zotero.org/users/15149552/items/6SBNPEZY"],"itemData":{"id":2971,"type":"article-newspaper","abstract":"Delroy Grant, who became known as the Night Stalker, has been convicted of 29 charges, including rapes and sex assaults over 17 . But police believe he may have committed as many as 600 offences.","container-title":"BBC News","language":"en-GB","section":"UK","source":"www.bbc.com","title":"Night Stalker case: Delroy Grant's reign of terror ends","title-short":"Night Stalker case","URL":"https://www.bbc.com/news/uk-12750468","author":[{"family":"Symonds","given":"Tom"}],"accessed":{"date-parts":[["2026",1,18]]},"issued":{"date-parts":[["2011",3,24]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Symonds, 2011)</w:t>
@@ -2073,109 +2109,113 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
         <w:t>making theory, profiling frameworks, typologies, geographical profiling, and crime script theory provides a cohesive understanding of his offending behaviour and the investigative challenges it posed. Across these perspectives, a clear theme emerges: Grant’s crimes were not impulsive but reflected structured choices, consistent behavioural patterns, and a highly organised offending script. These theories collectively illuminate how his victim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
         <w:t>targeting decisions, geographical consistency, forensic awareness, and routine planning were shaped by rational calculations and entrenched psychological motivations. Importantly, the combined use of these frameworks demonstrates their value for policing, particularly in complex serial investigations. Decision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">making models show how offenders assess opportunities and risks, while profiling and typologies help identify behavioural patterns that narrow suspect pools. Geographical profiling further exposes the spatial logic of serial offences, and crime script analysis highlights the sequenced nature of offending, identifying intervention points useful for prevention. Together, these approaches emphasise that offenders like Grant must be understood through a multifaceted lens integrating cognition, behaviour, and environment; however, overreliance on profiling assumptions, incomplete crime linkage, and data gaps can undermine investigative accuracy, as reflected in Grant’s ability to avoid detection for nearly two decades. These limitations highlight the need for policing strategies that integrate behavioural science with stronger data systems, technological tools, and proactive situational prevention. </w:t>
+        <w:t xml:space="preserve">making models show how offenders assess opportunities and risks, while profiling and typologies help identify behavioural patterns that narrow suspect pools. Geographical profiling further exposes the spatial logic of serial offences, and crime script analysis highlights the sequenced nature of offending, identifying intervention points useful for prevention. Together, these approaches emphasise that offenders like Grant must be understood through a multifaceted lens integrating cognition, behaviour, and environment; however, overreliance on profiling assumptions, incomplete crime linkage, and data gaps can undermine investigative accuracy, as reflected in Grant’s ability to avoid detection for nearly two decades. These limitations highlight the need for policing strategies </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">that integrate behavioural science with stronger data systems, technological tools, and proactive situational prevention. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CE130E" w14:textId="0348CF25" w:rsidR="00771328" w:rsidRPr="00771328" w:rsidRDefault="00771328" w:rsidP="00B9409D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Ultimately, Grant’s case illustrates both the utility and constraints of psychological theory within policing. When applied critically and in combination, these frameworks can enhance investigative practice, facilitate earlier identification, and strengthen protections against serial sexual offending.</w:t>
       </w:r>
       <w:r w:rsidR="00B9409D">
         <w:t xml:space="preserve"> Moreover, the case advances policing psychology by demonstrating how integrated behavioural analysis can support more accurate suspect prioritisation, guide investigative decision-making, and highlight intervention points across the crime-commission process. By showing how cognitive, spatial, and motivational insights converge, t</w:t>
       </w:r>
       <w:r w:rsidR="00E31546">
         <w:t>his</w:t>
       </w:r>
       <w:r w:rsidR="00B9409D">
         <w:t xml:space="preserve"> study reinforces the value of evidence-based behavioural interpretation in shaping investigative strategy</w:t>
       </w:r>
       <w:r w:rsidR="00C97148">
         <w:t>. Likewise,</w:t>
       </w:r>
       <w:r w:rsidR="00B9409D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E31546">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B9409D">
         <w:t>t underscores the importance of data-enhanced approaches, such as improved crime linkage systems and analytical technologies, that reduce reliance on subjective judgment. In doing so, th</w:t>
       </w:r>
       <w:r w:rsidR="00E31546">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00B9409D">
         <w:t xml:space="preserve"> case</w:t>
       </w:r>
       <w:r w:rsidR="00E31546">
         <w:t xml:space="preserve"> study</w:t>
       </w:r>
       <w:r w:rsidR="00B9409D">
         <w:t xml:space="preserve"> contributes to the ongoing development of policing psychology as a discipline grounded in empirical, multi-method behavioural science. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0E7A29" w14:textId="77777777" w:rsidR="00B45D8B" w:rsidRPr="00B45D8B" w:rsidRDefault="00B45D8B" w:rsidP="00CF5C0C">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B45D8B">
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B72C03E" w14:textId="0CB66F9A" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_BIBL {"uncited":[],"omitted":[],"custom":[]} CSL_BIBLIOGRAPHY </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Beauregard, E. and Chopin, J. (2021) ‘Sexual Crime Investigation and Offender’s Decision-Making: Rationality, Achievement, and Expertise’, </w:t>
       </w:r>
       <w:r w:rsidR="000E785C" w:rsidRPr="000E785C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Investigations of Sexual Offenses</w:t>
       </w:r>
       <w:r w:rsidR="000E785C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -2194,93 +2234,93 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E785C" w:rsidRPr="000E785C">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7–16</w:t>
       </w:r>
       <w:r w:rsidR="000E785C" w:rsidRPr="000E785C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E785C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>Available at: https://doi.org/10.1007/978-3-030-79968-7_2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C45F287" w14:textId="11B4CDA8" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Beauregard, E. and Chopin, J. (2025) ‘“Sorting Things </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">ut”: A Scoping Review of Sexual Homicide Typologies’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Behavioral Sciences &amp; the Law</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 43(4), pp. 419–435. Available at: https://doi.org/10.1002/bsl.2722.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7275DD03" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Beauregard, E. and Leclerc, B. (2007) ‘An Application of the Rational Choice Approach to the Offending Process of Sex Offenders: A Closer Look at the Decision-making’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sexual Abuse</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 19(2), pp. 115–133. Available at: https://doi.org/10.1177/107906320701900204.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EACB03B" w14:textId="369D50AB" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Bernasco, W., Gelder, J.-L. van and Elffers, H. (eds) (2017) </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Oxford </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">andbook of </w:t>
       </w:r>
@@ -2334,51 +2374,51 @@
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">andbooks in </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">riminology and </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">riminal </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>ustice). Available at: https://doi.org/10.1093/oxfordhb/9780199338801.001.0001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F18FBE" w14:textId="0C0F91FB" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Cartwright, A. and Craig, J. (2023) ‘Empathy and Cognitive Distortions in Sex Offenders Participating in Community Based Treatment’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>International Journal of Offender Therapy a</w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2389,51 +2429,51 @@
         <w:t>, 67(16), pp. 1599–1614.</w:t>
       </w:r>
       <w:r w:rsidR="00530242">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00530242" w:rsidRPr="008444EE">
         <w:t>Available at: https://doi.org/</w:t>
       </w:r>
       <w:r w:rsidR="00530242" w:rsidRPr="00530242">
         <w:t xml:space="preserve"> 10.1177/0306624X221133000</w:t>
       </w:r>
       <w:r w:rsidR="00530242">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B242A5E" w14:textId="2879BD23" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Cekic, E. (2024) ‘The Impact of Artificial Intelligence Tools on Criminal Psychological Profiling’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Academic Research in </w:t>
       </w:r>
       <w:r w:rsidR="00530242">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00530242" w:rsidRPr="008444EE">
         <w:rPr>
@@ -2459,177 +2499,178 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00530242">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00530242" w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:r w:rsidR="00530242" w:rsidRPr="00530242">
         <w:t>http://dx.doi.org/10.46886/IJARP/v11-i1/7405</w:t>
       </w:r>
       <w:r w:rsidR="00530242">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557A106B" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008444EE">
+        <w:pStyle w:val="Bibliography"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008444EE">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chamikara, M.A.P. and Jayathilake, C. (2015) ‘Geographic Offender Profiling’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sciscitator</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 2, pp. 49–52.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D4C285" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Chopin, J., Beauregard, E. and Paquette, S. (2023) ‘Sexual Victimization Involving Solo Female Offenders: A Crime Script Approach’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Crime &amp; Delinquency</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 69(12), pp. 2531–2560. Available at: https://doi.org/10.1177/00111287211061717.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B374680" w14:textId="11F001BB" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Coffey, T., Canter, D. and Huntley, M. (2017) </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Predicting Serial Killers’ Home Base Using a Decision Support System</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. Routledge. Available at: https://doi.org/10.4324/9781315262338.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429882B4" w14:textId="0AC71151" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Dehghanniri, H. and Borrion, H. (2021) ‘Crime </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">cripting: A </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">ystematic </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">eview’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>European Journal of Criminology</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 18(4), pp. 504–525. Available at: https://doi.org/10.1177/1477370819850943.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDB03F0" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Deslauriers-Varin, N. (2021) </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Investigations of Sexual Offenses: Techniques and Challenges</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. Cham: Springer International Publishing AG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4032F224" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Dodd, V. (2011) ‘How Delroy Grant slipped through the police net’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 24 March. Available at: https://www.theguardian.com/uk/2011/mar/24/how-delroy-grant-slipped-police-net (Accessed: 16 January 2026).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8034C1" w14:textId="77777777" w:rsidR="00771328" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">van Gelder, J.-L. and Nagin, D.S. (2023) ‘Crime, Choice, and Context’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Research in Crime and Delinquency</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 60(4), pp. 407–415. Available at: https://doi.org/10.1177/00224278231153943.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40819F96" w14:textId="1DF8819E" w:rsidR="0055554F" w:rsidRPr="0055554F" w:rsidRDefault="0055554F" w:rsidP="0055554F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Haelterman, H. (2016) 'Crime as Scripts'</w:t>
@@ -2656,69 +2697,69 @@
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00530242">
         <w:t>https://doi</w:t>
       </w:r>
       <w:r w:rsidR="00530242" w:rsidRPr="00530242">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00530242">
         <w:t>org/10.1057/978-1-137-54613-5_2</w:t>
       </w:r>
       <w:r w:rsidR="00FF01D1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A74BC9C" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Hayes, B.E. and Maher, C.A. (2024) ‘A Systematic Review of Lifestyle-Routine Activity Theory in the Context of Direct-Contact Sexual Victimization’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Trauma, Violence, &amp; Abuse</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 25(1), pp. 369–392. Available at: https://doi.org/10.1177/15248380231153864.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B74871D" w14:textId="304DD98D" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Huang, C., Shen, S. and Tung, T. (2022) ‘Onset Crime Typology of Sexual Offenders and Their Differences on Specialization and Risk Factors’, </w:t>
       </w:r>
       <w:r w:rsidR="00FF01D1" w:rsidRPr="00FF01D1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Frontiers in Psychology</w:t>
       </w:r>
       <w:r w:rsidR="00FF01D1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FF01D1" w:rsidRPr="00FF01D1">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
@@ -2729,117 +2770,118 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3, pp. </w:t>
       </w:r>
       <w:r w:rsidR="00FF01D1" w:rsidRPr="00FF01D1">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>845670</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
       <w:r w:rsidR="00FF01D1" w:rsidRPr="008444EE">
         <w:t>https://doi.org/</w:t>
       </w:r>
       <w:r w:rsidR="00FF01D1" w:rsidRPr="00FF01D1">
         <w:t xml:space="preserve"> 10.3389/fpsyg.2022.845670</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3070203A" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">van der Kemp, J.J. and van Koppen, P.J. (2008) ‘Fine-Tuning Geographical Profiling’, in Kocsis (ed.) </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Profiling</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. Humana Press. Available at: https://doi.org/10.1007/978-1-60327-146-2_17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58912FDA" w14:textId="55D9A193" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Knight, R.A. and Prentky, R.A. (1990) ‘Classifying Sexual Offenders’, in </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">exual </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ssault</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. Boston, MA (Applied Clinical Psychology). Available at: https://doi.org/10.1007/978-1-4899-0915-2_3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E5B5C8" w14:textId="77333DA0" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008444EE">
+        <w:pStyle w:val="Bibliography"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008444EE">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">McLeod, D.A. and Dodd, M. (2022) ‘Modernized </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">emale </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">ex </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">ffender </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">ypologies: Intrapsychic, </w:t>
@@ -2869,77 +2911,77 @@
         <w:t xml:space="preserve">omains’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cogent Social Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 8(1), p</w:t>
       </w:r>
       <w:r w:rsidR="008521FF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. 2085360. Available at: https://doi.org/10.1080/23311886.2022.2085360.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7B8F9A" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Miró, F. (2014) ‘Routine Activity Theory’, in </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The Encyclopedia of Theoretical Criminology</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. John Wiley &amp; Sons, Ltd, pp. 1–7. Available at: https://doi.org/10.1002/9781118517390.wbetc198.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E40C789" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t>NPCC (2021) ‘Major Crime Investigation Manual’. Available at: https://library.college.police.uk/docs/NPCC/Major-Crime-Investigation-Manual-Nov-2021.pdf (Accessed: 18 January 2026).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36339C46" w14:textId="03D02667" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">O’Hara, A.C. </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve"> (2020) ‘Crime </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">cript </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">nalysis for </w:t>
@@ -3017,200 +3059,200 @@
         <w:t xml:space="preserve">ffenders’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Crime Science</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 9(1), p</w:t>
       </w:r>
       <w:r w:rsidR="008521FF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. 26. Available at: https://doi.org/10.1186/s40163-020-00130-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FF0A89" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Oligny, K.-A. </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve"> (2025) ‘A New Classification of Sexual Homicide Offenders: When the Heterogeneity of Types Allows the Detection of Potential Serial Offenders’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Homicide Studies</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 29(4), pp. 394–421. Available at: https://doi.org/10.1177/10887679231181597.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77441331" w14:textId="752321A4" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Olorenshaw, L. (2022) </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E" w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">An Empirical Exploration </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E" w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>f The Circle Theory Of Environmental Range: A Case Study Of ‘Amagermanden</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. Available at: https://urn.kb.se/resolve?urn=urn:nbn:se:mau:diva-53535 (Accessed: 18 January 2026).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A12E86" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Osuna, A.I. and Holt, K. (2024) ‘Pornography Use and Sexual Scripts Among Men Who Have Committed Sexual Offenses’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Crime &amp; Delinquency</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 70(3), pp. 1005–1033. Available at: https://doi.org/10.1177/00111287221115647.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07827791" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Pal, K. and Tomiczek, C. (2024) ‘Offender Profiling – Methods and Case Studies’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Security Forum</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 8(1), pp. 77–87. Available at: https://doi.org/10.26410/SF_1/24/6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3331A196" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Rossmo, D.K. (2025) </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Geographic Profiling</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. 2nd edn. New York: Routledge. Available at: https://doi.org/10.4324/9781003323594.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210BBE8" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Simons, D.A. (2015) </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sex Offender Typologies</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Office of Sex Offender Sentencing, Monitoring, Apprehending, Registering, and Tracking</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. Available at: https://smart.ojp.gov/somapi/chapter-3-sex-offender-typologies (Accessed: 17 January 2026).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2705608A" w14:textId="635DF9E2" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Syasyila, K. </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve"> (2024) ‘The </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">ole of </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">ognitive </w:t>
@@ -3258,161 +3300,162 @@
         <w:t xml:space="preserve">eview’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>BMC Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 12, p</w:t>
       </w:r>
       <w:r w:rsidR="008521FF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. 741. Available at: https://doi.org/10.1186/s40359-024-02228-0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14555CE3" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Symonds, T. (2011) ‘Night Stalker case: Delroy Grant’s reign of terror ends’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>BBC News</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 24 March. Available at: https://www.bbc.com/news/uk-12750468 (Accessed: 18 January 2026).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D92045" w14:textId="27484359" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008444EE">
+        <w:pStyle w:val="Bibliography"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008444EE">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tapper, S. (2008) </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Testing the Assumption of Behavioural Consistency in a New Zealand Sample of Serial Rapists</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. Doctor of Philosophy in Psychology. Victoria University of Wellington.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B7CC90" w14:textId="1E1B01DB" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Thornton, D. (2021) ‘Sexual </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">ffending and </w:t>
       </w:r>
       <w:r w:rsidR="004B6B4E">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">lassification’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aggression and Violent Behavior</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 59, p. 101436. Available at: https://doi.org/10.1016/j.avb.2020.101436.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2F6D74" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Van Gelder, J.-L. (2013) ‘Beyond Rational Choice: the Hot/Cool Perspective of Criminal Decision Making’, </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Psychology, Crime &amp; Law</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>, 19(9), pp. 745–763. Available at: https://doi.org/10.1080/1068316X.2012.660153.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1586DD60" w14:textId="77777777" w:rsidR="00771328" w:rsidRPr="008444EE" w:rsidRDefault="00771328" w:rsidP="00771328">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="Bibliography"/>
       </w:pPr>
       <w:r w:rsidRPr="008444EE">
         <w:t xml:space="preserve">Wojcik, M.L. and Fisher, B.S. (2019) ‘Overview of Adult Sexual Offender Typologies’, in W.T. O’Donohue and P.A. Schewe (eds) </w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Handbook of Sexual Assault and Sexual Assault Prevention</w:t>
       </w:r>
       <w:r w:rsidRPr="008444EE">
         <w:t>. Cham: Springer International Publishing, pp. 241–256. Available at: https://doi.org/10.1007/978-3-030-23645-8_14.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4D7C9F" w14:textId="2D799CB9" w:rsidR="00240A04" w:rsidRDefault="00771328" w:rsidP="00575297">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10653E2E" w14:textId="7F33599F" w:rsidR="00B53462" w:rsidRDefault="00B53462" w:rsidP="00B53462">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Copyright Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B87C67" w14:textId="687A28FD" w:rsidR="001D7306" w:rsidRPr="00240A04" w:rsidRDefault="00397E61" w:rsidP="00240A04">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1530F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidR="00A91207">
         <w:rPr>
@@ -3422,285 +3465,285 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160367" w:rsidRPr="00160367">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Georgia Marie True</w:t>
       </w:r>
       <w:r w:rsidRPr="00E1530F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. This article is licensed under a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00B53462">
           <w:rPr>
-            <w:rStyle w:val="af"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Creative Commons Attribution 4.0 International Licence (CC BY)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E1530F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D7306" w:rsidRPr="00240A04" w:rsidSect="00755032">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58EE5942" w14:textId="77777777" w:rsidR="00D83B51" w:rsidRDefault="00D83B51" w:rsidP="002B247D">
+    <w:p w14:paraId="7C924645" w14:textId="77777777" w:rsidR="00CA2964" w:rsidRDefault="00CA2964" w:rsidP="002B247D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="084C5FF3" w14:textId="77777777" w:rsidR="00D83B51" w:rsidRDefault="00D83B51" w:rsidP="002B247D">
+    <w:p w14:paraId="6D5C5855" w14:textId="77777777" w:rsidR="00CA2964" w:rsidRDefault="00CA2964" w:rsidP="002B247D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="宋体">
-    <w:altName w:val="SimSun"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1708607573"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3B8F3F63" w14:textId="77777777" w:rsidR="00057F3F" w:rsidRDefault="00057F3F" w:rsidP="00057F3F">
         <w:pPr>
-          <w:pStyle w:val="a9"/>
+          <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="3655714B" w14:textId="414009F4" w:rsidR="00BE6334" w:rsidRPr="00990D5E" w:rsidRDefault="00BE6334">
         <w:pPr>
-          <w:pStyle w:val="a9"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00990D5E">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00990D5E">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00990D5E">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D35A7A">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00990D5E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
       <w:p w14:paraId="01B5BDD7" w14:textId="25D36AB7" w:rsidR="00BE6334" w:rsidRPr="00990D5E" w:rsidRDefault="00BE6334">
         <w:pPr>
-          <w:pStyle w:val="a9"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00990D5E">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">This article is </w:t>
         </w:r>
         <w:r w:rsidR="00B53462">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">licensed </w:t>
         </w:r>
         <w:hyperlink r:id="rId1" w:history="1">
           <w:r w:rsidRPr="00B53462">
             <w:rPr>
-              <w:rStyle w:val="af"/>
+              <w:rStyle w:val="Hyperlink"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>CC BY</w:t>
           </w:r>
           <w:r w:rsidR="00B53462" w:rsidRPr="00B53462">
             <w:rPr>
-              <w:rStyle w:val="af"/>
+              <w:rStyle w:val="Hyperlink"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> 4.0</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidRPr="00990D5E">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> (</w:t>
         </w:r>
         <w:r w:rsidR="001014DA" w:rsidRPr="001014DA">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Georgia Marie True</w:t>
         </w:r>
         <w:r w:rsidRPr="00990D5E">
           <w:rPr>
@@ -3738,236 +3781,236 @@
           <w:t>, Vol</w:t>
         </w:r>
         <w:r w:rsidRPr="00990D5E">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="001014DA">
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>17(1)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="793C577F" w14:textId="733FCB9E" w:rsidR="00BE6334" w:rsidRPr="00755032" w:rsidRDefault="00BE6334">
     <w:pPr>
-      <w:pStyle w:val="a9"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00990D5E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00755032" w:rsidRPr="00542589">
         <w:rPr>
-          <w:rStyle w:val="af"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>https://doi.org/10.5526/esj.461</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00755032">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="825786270"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="502A6426" w14:textId="77777777" w:rsidR="00057F3F" w:rsidRDefault="00057F3F" w:rsidP="00057F3F">
         <w:pPr>
-          <w:pStyle w:val="a9"/>
+          <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="17E0F48F" w14:textId="12DA4930" w:rsidR="00BE6334" w:rsidRPr="00990D5E" w:rsidRDefault="00BE6334" w:rsidP="00BE6334">
         <w:pPr>
-          <w:pStyle w:val="a9"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00990D5E">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00990D5E">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00990D5E">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A55EA2">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00990D5E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
       <w:p w14:paraId="6152AABE" w14:textId="71506AF6" w:rsidR="00BE6334" w:rsidRPr="00990D5E" w:rsidRDefault="00A55EA2" w:rsidP="00A55EA2">
         <w:pPr>
-          <w:pStyle w:val="a9"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4790C0AF" w14:textId="77777777" w:rsidR="00D83B51" w:rsidRDefault="00D83B51" w:rsidP="002B247D">
+    <w:p w14:paraId="1F51118D" w14:textId="77777777" w:rsidR="00CA2964" w:rsidRDefault="00CA2964" w:rsidP="002B247D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="151CA8F3" w14:textId="77777777" w:rsidR="00D83B51" w:rsidRDefault="00D83B51" w:rsidP="002B247D">
+    <w:p w14:paraId="1D72E6CD" w14:textId="77777777" w:rsidR="00CA2964" w:rsidRDefault="00CA2964" w:rsidP="002B247D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2194D3E8" w14:textId="6C093269" w:rsidR="002B247D" w:rsidRPr="00990D5E" w:rsidRDefault="00755032">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00755032">
       <w:t>Understanding the Night Stalker: An Integrated Psychological and Investigative Analysis</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4558D3E3" w14:textId="575759F4" w:rsidR="00575297" w:rsidRPr="00575297" w:rsidRDefault="00575297">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003C4F9B">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>This page will be removed before publication.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06AB0709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EEAAAC8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4348,137 +4391,139 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1291932728">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="700589557">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="198671331">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:view w:val="web"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NDU1MDQyM7U0NTYwN7JQ0lEKTi0uzszPAykwrgUALdZbBSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00240FC1"/>
     <w:rsid w:val="000278A2"/>
     <w:rsid w:val="000324A5"/>
     <w:rsid w:val="000468FB"/>
     <w:rsid w:val="00057F3F"/>
     <w:rsid w:val="00066760"/>
     <w:rsid w:val="00082008"/>
     <w:rsid w:val="00083282"/>
     <w:rsid w:val="000907E5"/>
     <w:rsid w:val="00092C26"/>
     <w:rsid w:val="00094E2A"/>
     <w:rsid w:val="000A3B06"/>
     <w:rsid w:val="000E785C"/>
     <w:rsid w:val="001014DA"/>
     <w:rsid w:val="001463E9"/>
     <w:rsid w:val="00146B7A"/>
     <w:rsid w:val="00160367"/>
     <w:rsid w:val="00171F14"/>
     <w:rsid w:val="001D7306"/>
     <w:rsid w:val="001F12BC"/>
     <w:rsid w:val="002167D1"/>
     <w:rsid w:val="00221F4A"/>
     <w:rsid w:val="00231C6F"/>
+    <w:rsid w:val="00234D47"/>
     <w:rsid w:val="00240A04"/>
     <w:rsid w:val="00240FC1"/>
     <w:rsid w:val="002B247D"/>
     <w:rsid w:val="002B5837"/>
     <w:rsid w:val="002C2942"/>
     <w:rsid w:val="002C4464"/>
     <w:rsid w:val="002C7AC5"/>
     <w:rsid w:val="002E1AF3"/>
     <w:rsid w:val="002E3823"/>
     <w:rsid w:val="002F51D2"/>
     <w:rsid w:val="00313E93"/>
     <w:rsid w:val="00324E75"/>
     <w:rsid w:val="00325E64"/>
     <w:rsid w:val="00331418"/>
     <w:rsid w:val="00336B41"/>
     <w:rsid w:val="0035767C"/>
     <w:rsid w:val="00374289"/>
     <w:rsid w:val="00382E05"/>
     <w:rsid w:val="00392845"/>
     <w:rsid w:val="00397E61"/>
     <w:rsid w:val="003A189D"/>
     <w:rsid w:val="003D2AA2"/>
     <w:rsid w:val="003F3860"/>
     <w:rsid w:val="00455367"/>
     <w:rsid w:val="0046282D"/>
     <w:rsid w:val="004B6B4E"/>
     <w:rsid w:val="00530242"/>
     <w:rsid w:val="005364B0"/>
     <w:rsid w:val="005517B6"/>
     <w:rsid w:val="0055554F"/>
     <w:rsid w:val="00575297"/>
     <w:rsid w:val="005B39B8"/>
+    <w:rsid w:val="005C6924"/>
     <w:rsid w:val="00604780"/>
     <w:rsid w:val="00637440"/>
     <w:rsid w:val="00642356"/>
     <w:rsid w:val="00656707"/>
     <w:rsid w:val="006605DB"/>
     <w:rsid w:val="00687031"/>
     <w:rsid w:val="006909F0"/>
     <w:rsid w:val="00691214"/>
     <w:rsid w:val="006A66A3"/>
     <w:rsid w:val="006F7358"/>
     <w:rsid w:val="00737741"/>
     <w:rsid w:val="00755032"/>
     <w:rsid w:val="00764AD7"/>
     <w:rsid w:val="00771328"/>
     <w:rsid w:val="007827EC"/>
     <w:rsid w:val="007B0B3B"/>
     <w:rsid w:val="007B2F6E"/>
     <w:rsid w:val="007D3D54"/>
     <w:rsid w:val="008521FF"/>
     <w:rsid w:val="00895319"/>
     <w:rsid w:val="00897D4C"/>
     <w:rsid w:val="008E394F"/>
     <w:rsid w:val="009255DE"/>
     <w:rsid w:val="00930090"/>
     <w:rsid w:val="0094339F"/>
@@ -4495,50 +4540,51 @@
     <w:rsid w:val="00A37AAB"/>
     <w:rsid w:val="00A50C1E"/>
     <w:rsid w:val="00A538B5"/>
     <w:rsid w:val="00A55EA2"/>
     <w:rsid w:val="00A91207"/>
     <w:rsid w:val="00AF1BFE"/>
     <w:rsid w:val="00B322FB"/>
     <w:rsid w:val="00B45D8B"/>
     <w:rsid w:val="00B46256"/>
     <w:rsid w:val="00B53462"/>
     <w:rsid w:val="00B6617C"/>
     <w:rsid w:val="00B77266"/>
     <w:rsid w:val="00B854B6"/>
     <w:rsid w:val="00B9409D"/>
     <w:rsid w:val="00BA5185"/>
     <w:rsid w:val="00BC0C64"/>
     <w:rsid w:val="00BD6807"/>
     <w:rsid w:val="00BE6334"/>
     <w:rsid w:val="00C0567A"/>
     <w:rsid w:val="00C07F32"/>
     <w:rsid w:val="00C15E6A"/>
     <w:rsid w:val="00C40680"/>
     <w:rsid w:val="00C4128C"/>
     <w:rsid w:val="00C74E9F"/>
     <w:rsid w:val="00C97148"/>
+    <w:rsid w:val="00CA2964"/>
     <w:rsid w:val="00CB3B15"/>
     <w:rsid w:val="00CF5C0C"/>
     <w:rsid w:val="00D35A7A"/>
     <w:rsid w:val="00D83B51"/>
     <w:rsid w:val="00D966D9"/>
     <w:rsid w:val="00DD1181"/>
     <w:rsid w:val="00DF250D"/>
     <w:rsid w:val="00E27033"/>
     <w:rsid w:val="00E31546"/>
     <w:rsid w:val="00E355F6"/>
     <w:rsid w:val="00E61399"/>
     <w:rsid w:val="00ED039A"/>
     <w:rsid w:val="00ED7323"/>
     <w:rsid w:val="00F01535"/>
     <w:rsid w:val="00F17F7D"/>
     <w:rsid w:val="00F346A1"/>
     <w:rsid w:val="00F654A3"/>
     <w:rsid w:val="00F71D35"/>
     <w:rsid w:val="00FC77AB"/>
     <w:rsid w:val="00FE1138"/>
     <w:rsid w:val="00FE534F"/>
     <w:rsid w:val="00FF01D1"/>
     <w:rsid w:val="00FF1C12"/>
     <w:rsid w:val="00FF3200"/>
     <w:rsid w:val="043F50B3"/>
@@ -4557,51 +4603,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14EAA79E"/>
   <w15:docId w15:val="{D1885092-956B-4F4B-8471-112B1A38E5D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4951,553 +4997,553 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007D3D54"/>
     <w:rPr>
       <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="ESJ Heading 1"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DF250D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="160"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF5C0C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF5C0C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="160" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="40"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CF5C0C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="160" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="a4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00240FC1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...2 lines deleted...]
-    <w:link w:val="a3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00240FC1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionTitle">
     <w:name w:val="Section Title"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="SectionTitleChar"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00240FC1"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="No Indent"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00240FC1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00240FC1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstracttitle">
     <w:name w:val="Abstract title"/>
     <w:basedOn w:val="SectionTitle"/>
     <w:link w:val="AbstracttitleChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="00240FC1"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Journalarticletitle">
     <w:name w:val="Journal article title"/>
-    <w:basedOn w:val="a3"/>
+    <w:basedOn w:val="Title"/>
     <w:link w:val="JournalarticletitleChar"/>
     <w:rsid w:val="00240FC1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SectionTitleChar">
     <w:name w:val="Section Title Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="SectionTitle"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00240FC1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstracttitleChar">
     <w:name w:val="Abstract title Char"/>
     <w:basedOn w:val="SectionTitleChar"/>
     <w:link w:val="Abstracttitle"/>
     <w:rsid w:val="00240FC1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:kern w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="SectionTitle"/>
     <w:link w:val="AbstractChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="00A10993"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JournalarticletitleChar">
     <w:name w:val="Journal article title Char"/>
-    <w:basedOn w:val="a4"/>
+    <w:basedOn w:val="TitleChar"/>
     <w:link w:val="Journalarticletitle"/>
     <w:rsid w:val="00240FC1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...3 lines deleted...]
-    <w:link w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:aliases w:val="ESJ Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DF250D"/>
     <w:rPr>
       <w:rFonts w:ascii="Sylfaen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sylfaen" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractChar">
     <w:name w:val="Abstract Char"/>
     <w:basedOn w:val="SectionTitleChar"/>
     <w:link w:val="Abstract"/>
     <w:rsid w:val="00A10993"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:kern w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B247D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...2 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B247D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B247D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-[...2 lines deleted...]
-    <w:link w:val="a9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B247D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A10993"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="ad"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A10993"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-[...2 lines deleted...]
-    <w:link w:val="ac"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A10993"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ae">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A10993"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...2 lines deleted...]
-    <w:link w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CF5C0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Sylfaen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sylfaen" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...2 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CF5C0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Sylfaen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sylfaen" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE534F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af0">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE534F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00FE534F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
-[...2 lines deleted...]
-    <w:link w:val="4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CF5C0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Sylfaen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sylfaen" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote">
     <w:name w:val="Footnote"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00240A04"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1906251">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="22944251">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6760,63 +6806,63 @@
       </b:Author>
     </b:Author>
     <b:Title>Greanpece </b:Title>
     <b:URL>https://www.greenpeace.org.uk/microbeads-we-won/</b:URL>
     <b:Year>2017</b:Year>
     <b:Month>July </b:Month>
     <b:Day>21</b:Day>
     <b:YearAccessed>2017</b:YearAccessed>
     <b:MonthAccessed>September </b:MonthAccessed>
     <b:DayAccessed>1</b:DayAccessed>
     <b:RefOrder>18</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C5BCB1D-7E9B-4423-AD72-03E0DCADFD25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>103841</Characters>
+  <Pages>11</Pages>
+  <Words>18214</Words>
+  <Characters>103826</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>865</Lines>
   <Paragraphs>243</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>121815</CharactersWithSpaces>
+  <CharactersWithSpaces>121797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Understanding the Night Stalker: An Integrated Psychological and Investigative Analysis</dc:title>
   <dc:subject/>
   <dc:creator>Georgia Marie True</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ZOTERO_PREF_1">
     <vt:lpwstr>&lt;data data-version="3" zotero-version="7.0.32"&gt;&lt;session id="j8Nj7ck9"/&gt;&lt;style id="" hasBibliography="0" bibliographyStyleHasBeenSet="0"/&gt;&lt;prefs/&gt;&lt;/data&gt;</vt:lpwstr>
   </property>